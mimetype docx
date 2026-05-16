--- v0 (2025-10-02)
+++ v1 (2026-05-16)
@@ -106,51 +106,50 @@
     </w:p>
     <w:p w14:paraId="49BE80FD" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10314"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E3EBE" w:rsidRPr="00233370" w14:paraId="538D808B" w14:textId="77777777" w:rsidTr="00233370">
         <w:trPr>
           <w:trHeight w:val="733"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C6738BC" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00233370" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EF86170" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00233370" w:rsidRDefault="002E3EBE" w:rsidP="00233370">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00233370">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -400,51 +399,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10314"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w14:paraId="216D3E42" w14:textId="77777777" w:rsidTr="00233370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37774FC6" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="773C4042" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -619,176 +617,185 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                   ………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w14:paraId="342ABD48" w14:textId="77777777" w:rsidTr="00200E27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76FA22D8" w14:textId="77777777" w:rsidR="00F35448" w:rsidRPr="00C54ED6" w:rsidRDefault="00F35448" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7517B380" w14:textId="697A0657" w:rsidR="00F35448" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="00F35448">
+          <w:p w14:paraId="7517B380" w14:textId="74ABD704" w:rsidR="00F35448" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="00F35448">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ŠKO</w:t>
             </w:r>
             <w:r w:rsidR="00FE79E0" w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00F35448" w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A ……………………………………………………</w:t>
             </w:r>
             <w:r w:rsidR="00BC3DF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>…………….</w:t>
-            </w:r>
+              <w:t>………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BC3DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008659E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TŘÍDA 202</w:t>
             </w:r>
-            <w:r w:rsidR="00583934">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004D6208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00B609F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00583934">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="004D6208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BC3DF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>…………………</w:t>
+              <w:t>………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="294E193B" w14:textId="77777777" w:rsidR="00F35448" w:rsidRPr="00C54ED6" w:rsidRDefault="00F35448" w:rsidP="00F35448">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w14:paraId="404554F6" w14:textId="77777777" w:rsidTr="00200E27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66AC4C9E" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B0444F4" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -872,137 +879,137 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Váha …………………… Výška …………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54531EE9" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13D5B32E" w14:textId="77777777" w:rsidR="005A3791" w:rsidRDefault="005A3791" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="084799B8" w14:textId="4B56110F" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
+          <w:p w14:paraId="084799B8" w14:textId="6F268079" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Výsledek vyšetření: </w:t>
             </w:r>
             <w:r w:rsidR="008B2ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SCHOPE</w:t>
             </w:r>
             <w:r w:rsidR="0001236D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N HRÁT LEDNÍ HOKEJ V SEZONĚ 202</w:t>
             </w:r>
-            <w:r w:rsidR="00583934">
+            <w:r w:rsidR="004D6208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008A1D33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00651ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="0001236D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00583934">
+            <w:r w:rsidR="004D6208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE0EF8D" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7952C78A" w14:textId="77777777" w:rsidR="00F35448" w:rsidRPr="00C54ED6" w:rsidRDefault="00F35448" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77BDF8BC" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
@@ -1229,51 +1236,50 @@
             <w:r w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lé</w:t>
             </w:r>
             <w:r w:rsidR="00C54ED6" w:rsidRPr="00C54ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kaře: ……………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w14:paraId="526FD46C" w14:textId="77777777" w:rsidTr="00233370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ED936CA" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="002E3EBE" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E17B08F" w14:textId="77777777" w:rsidR="002E3EBE" w:rsidRPr="00C54ED6" w:rsidRDefault="00200E27" w:rsidP="002E3EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -2151,97 +2157,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00200E27" w:rsidRPr="00200E27" w:rsidSect="00EC6ACE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180F2BFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="814CE626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2991,97 +2997,100 @@
   <w:num w:numId="1" w16cid:durableId="340160822">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1015152883">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="93207943">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2029524267">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1848981421">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="294217266">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D26C0"/>
     <w:rsid w:val="0001236D"/>
     <w:rsid w:val="00016136"/>
     <w:rsid w:val="00063FE7"/>
     <w:rsid w:val="000724F9"/>
     <w:rsid w:val="000A2446"/>
     <w:rsid w:val="000A5CED"/>
     <w:rsid w:val="000C53D3"/>
     <w:rsid w:val="000F30C8"/>
     <w:rsid w:val="00196A97"/>
     <w:rsid w:val="001B557C"/>
+    <w:rsid w:val="001D34F4"/>
     <w:rsid w:val="001E280D"/>
     <w:rsid w:val="001F6639"/>
     <w:rsid w:val="00200E27"/>
     <w:rsid w:val="00233370"/>
     <w:rsid w:val="002D7CC3"/>
     <w:rsid w:val="002E3EBE"/>
     <w:rsid w:val="002E476A"/>
     <w:rsid w:val="002F1E5A"/>
     <w:rsid w:val="00311CA6"/>
     <w:rsid w:val="00331C1C"/>
     <w:rsid w:val="0034046C"/>
     <w:rsid w:val="00363D1B"/>
     <w:rsid w:val="0037039E"/>
     <w:rsid w:val="003D26C0"/>
     <w:rsid w:val="003D6D2A"/>
     <w:rsid w:val="003F4858"/>
     <w:rsid w:val="00464B71"/>
     <w:rsid w:val="004A33DB"/>
     <w:rsid w:val="004C6D89"/>
+    <w:rsid w:val="004D6208"/>
     <w:rsid w:val="004E4529"/>
     <w:rsid w:val="004E460D"/>
     <w:rsid w:val="004E4D7B"/>
     <w:rsid w:val="0050156E"/>
     <w:rsid w:val="00527CAC"/>
     <w:rsid w:val="00550AB5"/>
     <w:rsid w:val="005632A0"/>
     <w:rsid w:val="00583934"/>
     <w:rsid w:val="005A3791"/>
     <w:rsid w:val="005E2B16"/>
     <w:rsid w:val="0062272D"/>
     <w:rsid w:val="00651ADA"/>
     <w:rsid w:val="00652180"/>
     <w:rsid w:val="00653C1B"/>
     <w:rsid w:val="00660477"/>
     <w:rsid w:val="00671A2D"/>
     <w:rsid w:val="0067354C"/>
     <w:rsid w:val="006A2B01"/>
     <w:rsid w:val="00707C63"/>
     <w:rsid w:val="00735F77"/>
     <w:rsid w:val="007377E1"/>
     <w:rsid w:val="00742D78"/>
     <w:rsid w:val="00773364"/>
     <w:rsid w:val="00782B9D"/>
     <w:rsid w:val="0079631F"/>
@@ -4057,66 +4066,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>152</Words>
-  <Characters>902</Characters>
+  <Characters>901</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ČESKÝ  SVAZ  LEDNÍHO  HOKEJE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OEM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1052</CharactersWithSpaces>
+  <CharactersWithSpaces>1051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ČESKÝ  SVAZ  LEDNÍHO  HOKEJE</dc:title>
   <dc:creator>OEM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>